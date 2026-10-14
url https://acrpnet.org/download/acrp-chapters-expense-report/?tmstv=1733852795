--- v1 (2026-02-22)
+++ v2 (2026-10-14)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://acrpdc.sharepoint.com/sites/Chapters/Shared Documents/5. Chapter Financial Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="420" documentId="8_{8847926F-E4B5-4BDC-851A-B5C9A4789C0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{358CF409-C641-43C6-818E-5E1172257056}"/>
+  <xr:revisionPtr revIDLastSave="421" documentId="8_{8847926F-E4B5-4BDC-851A-B5C9A4789C0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EBA52A60-A416-4E99-BB45-B1937310421C}"/>
   <bookViews>
-    <workbookView xWindow="28995" yWindow="285" windowWidth="23895" windowHeight="12390" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="35490" yWindow="300" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chapter Expense Report" sheetId="2" r:id="rId1"/>
     <sheet name="Chapter Expense Report (Sample)" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1104,208 +1104,208 @@
     <xf numFmtId="14" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...85 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1565,307 +1565,307 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oanda.com/convert/fxhistory" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oanda.com/convert/fxhistory" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="H8" sqref="H8:I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.33203125" style="33" customWidth="1"/>
     <col min="2" max="2" width="36.109375" style="33" customWidth="1"/>
     <col min="3" max="3" width="14" style="33" customWidth="1"/>
     <col min="4" max="4" width="21.33203125" style="33" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="12.6640625" style="33" customWidth="1"/>
     <col min="8" max="8" width="9.6640625" style="33" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="33" customWidth="1"/>
     <col min="10" max="10" width="12" style="33" customWidth="1"/>
     <col min="11" max="12" width="10.6640625" style="33" customWidth="1"/>
     <col min="13" max="13" width="8.6640625" style="33" customWidth="1"/>
     <col min="14" max="14" width="10.6640625" style="33" customWidth="1"/>
     <col min="15" max="16384" width="8.88671875" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="62"/>
-[...11 lines deleted...]
-      <c r="N1" s="62"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="54"/>
-      <c r="D2" s="75" t="s">
+      <c r="D2" s="100" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="53"/>
       <c r="F2" s="45"/>
-      <c r="H2" s="64" t="s">
+      <c r="H2" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="I2" s="64"/>
-[...4 lines deleted...]
-      <c r="N2" s="65"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
     </row>
     <row r="3" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="6"/>
-      <c r="D3" s="76"/>
+      <c r="D3" s="101"/>
       <c r="E3" s="51">
-        <v>0.72499999999999998</v>
+        <v>0.76</v>
       </c>
       <c r="F3" s="46"/>
       <c r="G3" s="6"/>
-      <c r="H3" s="70" t="s">
+      <c r="H3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="70"/>
-[...4 lines deleted...]
-      <c r="N3" s="66"/>
+      <c r="I3" s="95"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
     </row>
     <row r="4" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="60"/>
       <c r="C4" s="2"/>
-      <c r="D4" s="76" t="s">
+      <c r="D4" s="101" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="8"/>
       <c r="F4" s="46"/>
       <c r="G4" s="6"/>
-      <c r="H4" s="70"/>
-[...5 lines deleted...]
-      <c r="N4" s="66"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="93"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="69" t="s">
+      <c r="A5" s="94" t="s">
         <v>51</v>
       </c>
-      <c r="B5" s="73"/>
+      <c r="B5" s="98"/>
       <c r="C5" s="6"/>
-      <c r="D5" s="76"/>
-      <c r="E5" s="71" t="str">
+      <c r="D5" s="101"/>
+      <c r="E5" s="96" t="str">
         <f>"From "&amp;TEXT(MIN(A13:A24),"m/d/yy")&amp;" to "&amp;TEXT(MAX(A13:A24),"m/d/yy")</f>
         <v>From 1/0/00 to 1/0/00</v>
       </c>
-      <c r="F5" s="72"/>
+      <c r="F5" s="97"/>
       <c r="G5" s="6"/>
-      <c r="H5" s="70"/>
-[...5 lines deleted...]
-      <c r="N5" s="66"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="93"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
+      <c r="M5" s="93"/>
+      <c r="N5" s="93"/>
     </row>
     <row r="6" spans="1:14" s="3" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="69"/>
-      <c r="B6" s="74"/>
+      <c r="A6" s="94"/>
+      <c r="B6" s="99"/>
       <c r="C6" s="50"/>
-      <c r="D6" s="76" t="s">
+      <c r="D6" s="101" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="46"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="37"/>
       <c r="K6" s="37"/>
       <c r="L6" s="37"/>
       <c r="M6" s="37"/>
       <c r="N6" s="9"/>
     </row>
     <row r="7" spans="1:14" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="69"/>
-      <c r="B7" s="74"/>
+      <c r="A7" s="94"/>
+      <c r="B7" s="99"/>
       <c r="C7" s="6"/>
-      <c r="D7" s="77"/>
+      <c r="D7" s="102"/>
       <c r="E7" s="52">
         <f>N25</f>
         <v>0</v>
       </c>
       <c r="F7" s="47"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="3" customFormat="1" ht="33.6" x14ac:dyDescent="0.3">
       <c r="A8" s="61" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="49"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
-      <c r="H8" s="79" t="s">
+      <c r="H8" s="104" t="s">
         <v>28</v>
       </c>
-      <c r="I8" s="79"/>
-      <c r="J8" s="78" t="s">
+      <c r="I8" s="104"/>
+      <c r="J8" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="K8" s="78"/>
-[...1 lines deleted...]
-      <c r="M8" s="78"/>
+      <c r="K8" s="103"/>
+      <c r="L8" s="103"/>
+      <c r="M8" s="103"/>
       <c r="N8" s="9"/>
     </row>
     <row r="9" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A9" s="10"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="9"/>
     </row>
     <row r="10" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10"/>
       <c r="C10" s="2"/>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="84" t="s">
+      <c r="A11" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="67" t="s">
+      <c r="B11" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="67" t="s">
+      <c r="C11" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="D11" s="80" t="s">
+      <c r="D11" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="81"/>
+      <c r="E11" s="84"/>
       <c r="F11" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="G11" s="80" t="s">
+      <c r="G11" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="H11" s="81"/>
-      <c r="I11" s="67" t="s">
+      <c r="H11" s="84"/>
+      <c r="I11" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="J11" s="67" t="s">
+      <c r="J11" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="K11" s="86" t="s">
+      <c r="K11" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="L11" s="67" t="s">
+      <c r="L11" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="M11" s="67" t="s">
+      <c r="M11" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="N11" s="88" t="s">
+      <c r="N11" s="87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="85"/>
-[...1 lines deleted...]
-      <c r="C12" s="68"/>
+      <c r="A12" s="80"/>
+      <c r="B12" s="82"/>
+      <c r="C12" s="82"/>
       <c r="D12" s="35" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="36" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="I12" s="68"/>
-[...4 lines deleted...]
-      <c r="N12" s="89"/>
+      <c r="I12" s="82"/>
+      <c r="J12" s="82"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="82"/>
+      <c r="M12" s="82"/>
+      <c r="N12" s="88"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="11"/>
       <c r="B13" s="12"/>
       <c r="C13" s="13">
         <v>0</v>
       </c>
       <c r="D13" s="13">
         <v>0</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
       <c r="H13" s="13">
         <v>0</v>
       </c>
       <c r="I13" s="14">
         <f t="shared" ref="I13:I24" si="0">+C13+D13+E13+F13+H13</f>
         <v>0</v>
@@ -2348,276 +2348,276 @@
         <v>1</v>
       </c>
       <c r="L24" s="17">
         <v>0</v>
       </c>
       <c r="M24" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N24" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="24"/>
       <c r="B25" s="25"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
-      <c r="K25" s="82" t="s">
+      <c r="K25" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="L25" s="82"/>
-      <c r="M25" s="82"/>
+      <c r="L25" s="77"/>
+      <c r="M25" s="77"/>
       <c r="N25" s="27">
         <f>SUM(N13:N24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A26" s="83"/>
-[...12 lines deleted...]
-      <c r="N26" s="83"/>
+      <c r="A26" s="78"/>
+      <c r="B26" s="78"/>
+      <c r="C26" s="78"/>
+      <c r="D26" s="78"/>
+      <c r="E26" s="78"/>
+      <c r="F26" s="78"/>
+      <c r="G26" s="78"/>
+      <c r="H26" s="78"/>
+      <c r="I26" s="78"/>
+      <c r="J26" s="78"/>
+      <c r="K26" s="78"/>
+      <c r="L26" s="78"/>
+      <c r="M26" s="78"/>
+      <c r="N26" s="78"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" s="96" t="s">
+      <c r="A27" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="97"/>
-[...11 lines deleted...]
-      <c r="N27" s="98"/>
+      <c r="B27" s="69"/>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="69"/>
+      <c r="K27" s="69"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="69"/>
+      <c r="N27" s="70"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A28" s="90" t="s">
+      <c r="A28" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="91"/>
-[...11 lines deleted...]
-      <c r="N28" s="92"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="63"/>
+      <c r="G28" s="63"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="63"/>
+      <c r="L28" s="63"/>
+      <c r="M28" s="63"/>
+      <c r="N28" s="64"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A29" s="93" t="s">
+      <c r="A29" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="94"/>
-[...11 lines deleted...]
-      <c r="N29" s="95"/>
+      <c r="B29" s="66"/>
+      <c r="C29" s="66"/>
+      <c r="D29" s="66"/>
+      <c r="E29" s="66"/>
+      <c r="F29" s="66"/>
+      <c r="G29" s="66"/>
+      <c r="H29" s="66"/>
+      <c r="I29" s="66"/>
+      <c r="J29" s="66"/>
+      <c r="K29" s="66"/>
+      <c r="L29" s="66"/>
+      <c r="M29" s="66"/>
+      <c r="N29" s="67"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A30" s="93" t="s">
+      <c r="A30" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="94"/>
-[...11 lines deleted...]
-      <c r="N30" s="95"/>
+      <c r="B30" s="66"/>
+      <c r="C30" s="66"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="66"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="66"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="66"/>
+      <c r="N30" s="67"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="93" t="s">
+      <c r="A31" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="B31" s="94"/>
-[...6 lines deleted...]
-      <c r="I31" s="103" t="s">
+      <c r="B31" s="66"/>
+      <c r="C31" s="66"/>
+      <c r="D31" s="66"/>
+      <c r="E31" s="66"/>
+      <c r="F31" s="66"/>
+      <c r="G31" s="66"/>
+      <c r="H31" s="66"/>
+      <c r="I31" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="J31" s="103"/>
-[...3 lines deleted...]
-      <c r="N31" s="104"/>
+      <c r="J31" s="75"/>
+      <c r="K31" s="75"/>
+      <c r="L31" s="75"/>
+      <c r="M31" s="75"/>
+      <c r="N31" s="76"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A32" s="93" t="s">
+      <c r="A32" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="94"/>
-[...11 lines deleted...]
-      <c r="N32" s="95"/>
+      <c r="B32" s="66"/>
+      <c r="C32" s="66"/>
+      <c r="D32" s="66"/>
+      <c r="E32" s="66"/>
+      <c r="F32" s="66"/>
+      <c r="G32" s="66"/>
+      <c r="H32" s="66"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="66"/>
+      <c r="K32" s="66"/>
+      <c r="L32" s="66"/>
+      <c r="M32" s="66"/>
+      <c r="N32" s="67"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="93" t="s">
+      <c r="A33" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="94"/>
-[...11 lines deleted...]
-      <c r="N33" s="95"/>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="66"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="66"/>
+      <c r="G33" s="66"/>
+      <c r="H33" s="66"/>
+      <c r="I33" s="66"/>
+      <c r="J33" s="66"/>
+      <c r="K33" s="66"/>
+      <c r="L33" s="66"/>
+      <c r="M33" s="66"/>
+      <c r="N33" s="67"/>
     </row>
     <row r="34" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="99" t="s">
+      <c r="A34" s="71" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="100"/>
-[...11 lines deleted...]
-      <c r="N34" s="101"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="73"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="41"/>
       <c r="B35" s="41"/>
       <c r="C35" s="41"/>
       <c r="D35" s="41"/>
       <c r="E35" s="41"/>
       <c r="F35" s="41"/>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
       <c r="J35" s="41"/>
       <c r="K35" s="41"/>
       <c r="L35" s="41"/>
       <c r="M35" s="41"/>
       <c r="N35" s="41"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" s="29"/>
       <c r="B36" s="29"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="30"/>
       <c r="K36" s="31"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="102"/>
-[...3 lines deleted...]
-      <c r="E37" s="102"/>
+      <c r="A37" s="74"/>
+      <c r="B37" s="74"/>
+      <c r="C37" s="74"/>
+      <c r="D37" s="74"/>
+      <c r="E37" s="74"/>
       <c r="F37" s="32"/>
       <c r="G37" s="32"/>
       <c r="H37" s="32"/>
       <c r="I37" s="32"/>
       <c r="J37" s="32"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="32"/>
       <c r="N37" s="32"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="102"/>
-[...3 lines deleted...]
-      <c r="E38" s="102"/>
+      <c r="A38" s="74"/>
+      <c r="B38" s="74"/>
+      <c r="C38" s="74"/>
+      <c r="D38" s="74"/>
+      <c r="E38" s="74"/>
       <c r="F38" s="32"/>
       <c r="G38" s="32"/>
       <c r="H38" s="32"/>
       <c r="I38" s="32"/>
       <c r="J38" s="32"/>
       <c r="K38" s="32"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="32"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" s="32"/>
       <c r="B39" s="32"/>
       <c r="C39" s="32"/>
       <c r="D39" s="32"/>
       <c r="E39" s="32"/>
       <c r="F39" s="32"/>
       <c r="G39" s="32"/>
       <c r="H39" s="32"/>
       <c r="I39" s="32"/>
       <c r="J39" s="32"/>
       <c r="K39" s="32"/>
       <c r="L39" s="32"/>
       <c r="M39" s="32"/>
       <c r="N39" s="32"/>
@@ -2650,376 +2650,376 @@
       <c r="I41" s="43"/>
       <c r="J41" s="43"/>
       <c r="K41" s="43"/>
       <c r="L41" s="43"/>
       <c r="M41" s="43"/>
       <c r="N41" s="43"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" s="44"/>
       <c r="B42" s="28"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="28"/>
       <c r="H42" s="28"/>
       <c r="I42" s="28"/>
       <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="A28:N28"/>
-[...18 lines deleted...]
-    <mergeCell ref="N11:N12"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:N2"/>
     <mergeCell ref="J3:N5"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="H3:I5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="J8:M8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="G11:H11"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A37:E38"/>
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A31:H31"/>
+    <mergeCell ref="I31:N31"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Select Currency" prompt="Please enter the original currency used to pay the epense.  Then enter the average exchange rate on the day the expense was incurred in column M." sqref="J13:J24" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="I31" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31EE004D-FA2B-4389-B718-69E2A98208AC}">
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5546875" style="33" customWidth="1"/>
     <col min="2" max="2" width="36.109375" style="59" customWidth="1"/>
     <col min="3" max="3" width="14" style="33" customWidth="1"/>
     <col min="4" max="4" width="16.5546875" style="33" customWidth="1"/>
     <col min="5" max="7" width="12.6640625" style="33" customWidth="1"/>
     <col min="8" max="8" width="9.6640625" style="33" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="33" customWidth="1"/>
     <col min="10" max="10" width="12" style="33" customWidth="1"/>
     <col min="11" max="12" width="10.6640625" style="33" customWidth="1"/>
     <col min="13" max="13" width="8.6640625" style="33" customWidth="1"/>
     <col min="14" max="14" width="10.6640625" style="33" customWidth="1"/>
     <col min="15" max="16384" width="8.88671875" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="62"/>
-[...11 lines deleted...]
-      <c r="N1" s="62"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
     </row>
     <row r="2" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="54">
         <v>45615</v>
       </c>
-      <c r="D2" s="75" t="s">
+      <c r="D2" s="100" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="53"/>
       <c r="F2" s="45"/>
-      <c r="H2" s="64" t="s">
+      <c r="H2" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="I2" s="64"/>
-      <c r="J2" s="74" t="s">
+      <c r="I2" s="91"/>
+      <c r="J2" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="K2" s="74"/>
-[...2 lines deleted...]
-      <c r="N2" s="74"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
+      <c r="N2" s="99"/>
     </row>
     <row r="3" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="6"/>
-      <c r="D3" s="76"/>
+      <c r="D3" s="101"/>
       <c r="E3" s="51">
         <v>0.67</v>
       </c>
       <c r="F3" s="46"/>
       <c r="G3" s="6"/>
-      <c r="H3" s="70" t="s">
+      <c r="H3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="70"/>
-      <c r="J3" s="66" t="s">
+      <c r="I3" s="95"/>
+      <c r="J3" s="93" t="s">
         <v>36</v>
       </c>
-      <c r="K3" s="66"/>
-[...2 lines deleted...]
-      <c r="N3" s="66"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
     </row>
     <row r="4" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="48" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="2"/>
-      <c r="D4" s="76" t="s">
+      <c r="D4" s="101" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="8"/>
       <c r="F4" s="46"/>
       <c r="G4" s="6"/>
-      <c r="H4" s="70"/>
-[...5 lines deleted...]
-      <c r="N4" s="66"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="93"/>
     </row>
     <row r="5" spans="1:14" s="3" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="69" t="s">
+      <c r="A5" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="107" t="s">
+      <c r="B5" s="105" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="6"/>
-      <c r="D5" s="76"/>
-      <c r="E5" s="71" t="str">
+      <c r="D5" s="101"/>
+      <c r="E5" s="96" t="str">
         <f>"From "&amp;TEXT(MIN(A13:A24),"m/d/yy")&amp;" to "&amp;TEXT(MAX(A13:A24),"m/d/yy")</f>
         <v>From 11/1/24 to 11/1/24</v>
       </c>
-      <c r="F5" s="72"/>
+      <c r="F5" s="97"/>
       <c r="G5" s="6"/>
-      <c r="H5" s="70"/>
-[...5 lines deleted...]
-      <c r="N5" s="66"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="93"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
+      <c r="M5" s="93"/>
+      <c r="N5" s="93"/>
     </row>
     <row r="6" spans="1:14" s="3" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="69"/>
-      <c r="B6" s="108"/>
+      <c r="A6" s="94"/>
+      <c r="B6" s="106"/>
       <c r="C6" s="50"/>
-      <c r="D6" s="76" t="s">
+      <c r="D6" s="101" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="46"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="37"/>
       <c r="K6" s="37"/>
       <c r="L6" s="37"/>
       <c r="M6" s="37"/>
       <c r="N6" s="9"/>
     </row>
     <row r="7" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
-      <c r="A7" s="69"/>
-      <c r="B7" s="109"/>
+      <c r="A7" s="94"/>
+      <c r="B7" s="107"/>
       <c r="C7" s="6"/>
-      <c r="D7" s="77"/>
+      <c r="D7" s="102"/>
       <c r="E7" s="52">
         <f>N25</f>
         <v>377</v>
       </c>
       <c r="F7" s="47"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="9"/>
     </row>
     <row r="8" spans="1:14" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
-      <c r="H8" s="79" t="s">
+      <c r="H8" s="104" t="s">
         <v>28</v>
       </c>
-      <c r="I8" s="79"/>
-      <c r="J8" s="78" t="s">
+      <c r="I8" s="104"/>
+      <c r="J8" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="K8" s="78"/>
-[...1 lines deleted...]
-      <c r="M8" s="78"/>
+      <c r="K8" s="103"/>
+      <c r="L8" s="103"/>
+      <c r="M8" s="103"/>
       <c r="N8" s="9"/>
     </row>
     <row r="9" spans="1:14" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A9" s="10"/>
       <c r="B9" s="55"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="9"/>
     </row>
     <row r="10" spans="1:14" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10"/>
       <c r="B10" s="55"/>
       <c r="C10" s="2"/>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="84" t="s">
+      <c r="A11" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="67" t="s">
+      <c r="B11" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="67" t="s">
+      <c r="C11" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="D11" s="80" t="s">
+      <c r="D11" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="81"/>
+      <c r="E11" s="84"/>
       <c r="F11" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="G11" s="80" t="s">
+      <c r="G11" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="H11" s="81"/>
-      <c r="I11" s="67" t="s">
+      <c r="H11" s="84"/>
+      <c r="I11" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="J11" s="67" t="s">
+      <c r="J11" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="K11" s="86" t="s">
+      <c r="K11" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="L11" s="67" t="s">
+      <c r="L11" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="M11" s="67" t="s">
+      <c r="M11" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="N11" s="88" t="s">
+      <c r="N11" s="87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:14" s="1" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="85"/>
-[...1 lines deleted...]
-      <c r="C12" s="68"/>
+      <c r="A12" s="80"/>
+      <c r="B12" s="82"/>
+      <c r="C12" s="82"/>
       <c r="D12" s="35" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="36" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="I12" s="68"/>
-[...4 lines deleted...]
-      <c r="N12" s="89"/>
+      <c r="I12" s="82"/>
+      <c r="J12" s="82"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="82"/>
+      <c r="M12" s="82"/>
+      <c r="N12" s="88"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="11">
         <v>45597</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13">
         <v>0</v>
       </c>
       <c r="D13" s="13">
         <v>0</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
       <c r="H13" s="13">
         <v>47</v>
@@ -3522,276 +3522,276 @@
         <v>1</v>
       </c>
       <c r="L24" s="17">
         <v>0</v>
       </c>
       <c r="M24" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N24" s="23">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="24"/>
       <c r="B25" s="25"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
-      <c r="K25" s="82" t="s">
+      <c r="K25" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="L25" s="82"/>
-      <c r="M25" s="82"/>
+      <c r="L25" s="77"/>
+      <c r="M25" s="77"/>
       <c r="N25" s="27">
         <f>SUM(N13:N24)</f>
         <v>377</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A26" s="83"/>
-[...12 lines deleted...]
-      <c r="N26" s="83"/>
+      <c r="A26" s="78"/>
+      <c r="B26" s="78"/>
+      <c r="C26" s="78"/>
+      <c r="D26" s="78"/>
+      <c r="E26" s="78"/>
+      <c r="F26" s="78"/>
+      <c r="G26" s="78"/>
+      <c r="H26" s="78"/>
+      <c r="I26" s="78"/>
+      <c r="J26" s="78"/>
+      <c r="K26" s="78"/>
+      <c r="L26" s="78"/>
+      <c r="M26" s="78"/>
+      <c r="N26" s="78"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" s="96" t="s">
+      <c r="A27" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="97"/>
-[...11 lines deleted...]
-      <c r="N27" s="98"/>
+      <c r="B27" s="69"/>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="69"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="69"/>
+      <c r="J27" s="69"/>
+      <c r="K27" s="69"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="69"/>
+      <c r="N27" s="70"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A28" s="90" t="s">
+      <c r="A28" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="91"/>
-[...11 lines deleted...]
-      <c r="N28" s="92"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="63"/>
+      <c r="E28" s="63"/>
+      <c r="F28" s="63"/>
+      <c r="G28" s="63"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="63"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="63"/>
+      <c r="L28" s="63"/>
+      <c r="M28" s="63"/>
+      <c r="N28" s="64"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A29" s="93" t="s">
+      <c r="A29" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="105"/>
-[...11 lines deleted...]
-      <c r="N29" s="106"/>
+      <c r="B29" s="108"/>
+      <c r="C29" s="108"/>
+      <c r="D29" s="108"/>
+      <c r="E29" s="108"/>
+      <c r="F29" s="108"/>
+      <c r="G29" s="108"/>
+      <c r="H29" s="108"/>
+      <c r="I29" s="108"/>
+      <c r="J29" s="108"/>
+      <c r="K29" s="108"/>
+      <c r="L29" s="108"/>
+      <c r="M29" s="108"/>
+      <c r="N29" s="109"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A30" s="93" t="s">
+      <c r="A30" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="105"/>
-[...11 lines deleted...]
-      <c r="N30" s="106"/>
+      <c r="B30" s="108"/>
+      <c r="C30" s="108"/>
+      <c r="D30" s="108"/>
+      <c r="E30" s="108"/>
+      <c r="F30" s="108"/>
+      <c r="G30" s="108"/>
+      <c r="H30" s="108"/>
+      <c r="I30" s="108"/>
+      <c r="J30" s="108"/>
+      <c r="K30" s="108"/>
+      <c r="L30" s="108"/>
+      <c r="M30" s="108"/>
+      <c r="N30" s="109"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="93" t="s">
+      <c r="A31" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="B31" s="105"/>
-[...6 lines deleted...]
-      <c r="I31" s="103" t="s">
+      <c r="B31" s="108"/>
+      <c r="C31" s="108"/>
+      <c r="D31" s="108"/>
+      <c r="E31" s="108"/>
+      <c r="F31" s="108"/>
+      <c r="G31" s="108"/>
+      <c r="H31" s="108"/>
+      <c r="I31" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="J31" s="103"/>
-[...3 lines deleted...]
-      <c r="N31" s="104"/>
+      <c r="J31" s="75"/>
+      <c r="K31" s="75"/>
+      <c r="L31" s="75"/>
+      <c r="M31" s="75"/>
+      <c r="N31" s="76"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A32" s="93" t="s">
+      <c r="A32" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B32" s="105"/>
-[...11 lines deleted...]
-      <c r="N32" s="106"/>
+      <c r="B32" s="108"/>
+      <c r="C32" s="108"/>
+      <c r="D32" s="108"/>
+      <c r="E32" s="108"/>
+      <c r="F32" s="108"/>
+      <c r="G32" s="108"/>
+      <c r="H32" s="108"/>
+      <c r="I32" s="108"/>
+      <c r="J32" s="108"/>
+      <c r="K32" s="108"/>
+      <c r="L32" s="108"/>
+      <c r="M32" s="108"/>
+      <c r="N32" s="109"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A33" s="93" t="s">
+      <c r="A33" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="105"/>
-[...11 lines deleted...]
-      <c r="N33" s="106"/>
+      <c r="B33" s="108"/>
+      <c r="C33" s="108"/>
+      <c r="D33" s="108"/>
+      <c r="E33" s="108"/>
+      <c r="F33" s="108"/>
+      <c r="G33" s="108"/>
+      <c r="H33" s="108"/>
+      <c r="I33" s="108"/>
+      <c r="J33" s="108"/>
+      <c r="K33" s="108"/>
+      <c r="L33" s="108"/>
+      <c r="M33" s="108"/>
+      <c r="N33" s="109"/>
     </row>
     <row r="34" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="99" t="s">
+      <c r="A34" s="71" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="100"/>
-[...11 lines deleted...]
-      <c r="N34" s="101"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="73"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="41"/>
       <c r="B35" s="41"/>
       <c r="C35" s="41"/>
       <c r="D35" s="41"/>
       <c r="E35" s="41"/>
       <c r="F35" s="41"/>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
       <c r="J35" s="41"/>
       <c r="K35" s="41"/>
       <c r="L35" s="41"/>
       <c r="M35" s="41"/>
       <c r="N35" s="41"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" s="29"/>
       <c r="B36" s="41"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="30"/>
       <c r="K36" s="31"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
       <c r="N36" s="28"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="102"/>
-[...3 lines deleted...]
-      <c r="E37" s="102"/>
+      <c r="A37" s="74"/>
+      <c r="B37" s="74"/>
+      <c r="C37" s="74"/>
+      <c r="D37" s="74"/>
+      <c r="E37" s="74"/>
       <c r="F37" s="32"/>
       <c r="G37" s="32"/>
       <c r="H37" s="32"/>
       <c r="I37" s="32"/>
       <c r="J37" s="32"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="32"/>
       <c r="N37" s="32"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A38" s="102"/>
-[...3 lines deleted...]
-      <c r="E38" s="102"/>
+      <c r="A38" s="74"/>
+      <c r="B38" s="74"/>
+      <c r="C38" s="74"/>
+      <c r="D38" s="74"/>
+      <c r="E38" s="74"/>
       <c r="F38" s="32"/>
       <c r="G38" s="32"/>
       <c r="H38" s="32"/>
       <c r="I38" s="32"/>
       <c r="J38" s="32"/>
       <c r="K38" s="32"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="32"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" s="32"/>
       <c r="B39" s="56"/>
       <c r="C39" s="32"/>
       <c r="D39" s="32"/>
       <c r="E39" s="32"/>
       <c r="F39" s="32"/>
       <c r="G39" s="32"/>
       <c r="H39" s="32"/>
       <c r="I39" s="32"/>
       <c r="J39" s="32"/>
       <c r="K39" s="32"/>
       <c r="L39" s="32"/>
       <c r="M39" s="32"/>
       <c r="N39" s="32"/>
@@ -3824,130 +3824,119 @@
       <c r="I41" s="43"/>
       <c r="J41" s="43"/>
       <c r="K41" s="43"/>
       <c r="L41" s="43"/>
       <c r="M41" s="43"/>
       <c r="N41" s="43"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" s="44"/>
       <c r="B42" s="41"/>
       <c r="C42" s="28"/>
       <c r="D42" s="28"/>
       <c r="E42" s="28"/>
       <c r="F42" s="28"/>
       <c r="G42" s="28"/>
       <c r="H42" s="28"/>
       <c r="I42" s="28"/>
       <c r="J42" s="28"/>
       <c r="K42" s="28"/>
       <c r="L42" s="28"/>
       <c r="M42" s="28"/>
       <c r="N42" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="A1:N1"/>
-[...8 lines deleted...]
-    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A37:E38"/>
+    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A31:H31"/>
+    <mergeCell ref="I31:N31"/>
     <mergeCell ref="A26:N26"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:M8"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="K25:M25"/>
-    <mergeCell ref="A32:N32"/>
-[...8 lines deleted...]
-    <mergeCell ref="I31:N31"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="J2:N2"/>
+    <mergeCell ref="H3:I5"/>
+    <mergeCell ref="J3:N5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="E5:F5"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Select Currency" prompt="Please enter the original currency used to pay the epense.  Then enter the average exchange rate on the day the expense was incurred in column M." sqref="J13:J24" xr:uid="{5712A78A-8A1C-4D9C-821F-BA13B43FD1A8}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="I31" r:id="rId1" xr:uid="{BA72B39E-3A6F-4D75-9B32-C27722668952}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051D9370119E1D54DAD92956D5D269BC7" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="375ca435816ce9ca32c49243bf408637">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="956eee15-033b-4465-8951-e37755ee4057" xmlns:ns3="9eae938e-c604-4a55-be59-6a86fe053ec9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0170291881aa216ecec41744de8ea654" ns2:_="" ns3:_="">
     <xsd:import namespace="956eee15-033b-4465-8951-e37755ee4057"/>
     <xsd:import namespace="9eae938e-c604-4a55-be59-6a86fe053ec9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4146,71 +4135,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9eae938e-c604-4a55-be59-6a86fe053ec9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="956eee15-033b-4465-8951-e37755ee4057">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A28D5CDE-E326-4E68-A39E-198F2465AD25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{507C93D7-91B7-4D7E-80DD-68F0A7FD2256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="956eee15-033b-4465-8951-e37755ee4057"/>
+    <ds:schemaRef ds:uri="9eae938e-c604-4a55-be59-6a86fe053ec9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5896EB5E-2637-47D2-8D8D-25BC572103A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9eae938e-c604-4a55-be59-6a86fe053ec9"/>
     <ds:schemaRef ds:uri="956eee15-033b-4465-8951-e37755ee4057"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{507C93D7-91B7-4D7E-80DD-68F0A7FD2256}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Chapter Expense Report</vt:lpstr>
       <vt:lpstr>Chapter Expense Report (Sample)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Halt, Buzas &amp; Powell, LTD</Company>